--- v5 (2026-08-31)
+++ v6 (2026-10-06)
@@ -84,51 +84,51 @@
   <si>
     <t>11/19/1996</t>
   </si>
   <si>
     <t>True</t>
   </si>
   <si>
     <t>Cody</t>
   </si>
   <si>
     <t>Jurut</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>8/11/1976</t>
   </si>
   <si>
     <t>Simon</t>
   </si>
   <si>
     <t>Scranton</t>
   </si>
   <si>
-    <t>34</t>
+    <t>35</t>
   </si>
   <si>
     <t>10/10/1991</t>
   </si>
   <si>
     <t>Leena</t>
   </si>
   <si>
     <t>Laurent</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>7/1/2006</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>